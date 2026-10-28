--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -93,70 +93,70 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>FOR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SALE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716CCF1F" w14:textId="087D9D28" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="0080444A">
+    <w:p w14:paraId="716CCF1F" w14:textId="0FF5ADF8" w:rsidR="00804A4E" w:rsidRPr="0006754A" w:rsidRDefault="00C06035">
       <w:pPr>
         <w:spacing w:before="35"/>
         <w:ind w:left="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>SEPTEMBER</w:t>
+        <w:t>OCTOBER</w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1ACC" w:rsidRPr="0006754A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00D11E90">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
@@ -377,80 +377,80 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>540-582-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>6314.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblInd w:w="-275" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1440"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1663"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="1303"/>
         <w:gridCol w:w="2027"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00804A4E" w14:paraId="2F1754FF" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00804A4E" w14:paraId="2F1754FF" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F23AE4" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>GLEN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -458,74 +458,74 @@
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>LOT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45CA2C8C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PRICE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="781BCA1A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>LAST</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -563,705 +563,600 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79182A2F" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DESCRIPTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94194" w14:paraId="2C2C78F3" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00A94194" w14:paraId="2C2C78F3" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E4F5F5E" w14:textId="5C4C9653" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94194">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00A94194">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 240</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="00A94194">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>241</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="060A7F81" w14:textId="7A8B84EA" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94194">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$40,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BCA2FFC" w14:textId="4311599F" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94194">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Becker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="769FB242" w14:textId="67C88015" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94194">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>44-789-0781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48AA4A60" w14:textId="77777777" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
+          <w:p w14:paraId="48AA4A60" w14:textId="77777777" w:rsidR="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A94194">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Large lots shed carport outdoor kitchen plus much more. Can be sold </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A94194">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>separately</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A94194">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> both have trailers on them</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="662A01A4" w14:textId="77777777" w:rsidR="00527049" w:rsidRPr="00A94194" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="67867467" w14:textId="1646FE18" w:rsidR="00A94194" w:rsidRPr="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1763E" w14:paraId="2CA5B760" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00F1763E" w14:paraId="2CA5B760" w14:textId="77777777" w:rsidTr="00804E84">
+        <w:trPr>
+          <w:trHeight w:val="987"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAE334F" w14:textId="024B146D" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1763E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2/11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41F35C41" w14:textId="43BEC17C" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1763E">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$60,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3026FB83" w14:textId="1FA4B5E7" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1763E">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Leagan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="628B9885" w14:textId="778D9444" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1763E">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>240-216-6868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA6C1B9" w14:textId="77777777" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F1763E">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Make us an offer! Ready to walk in as everything is working for you to enjoy-Contact owner for pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C28C1AD" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20670E8B" w14:textId="0D0F00A0" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C7DDD" w14:paraId="050C27B6" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7CAE334F" w14:textId="024B146D" w:rsidR="00F1763E" w:rsidRPr="00F1763E" w:rsidRDefault="00F1763E">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D0FD681" w14:textId="01901651" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F1763E">
+            <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2/11</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>2/64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A5020E" w14:textId="7FCFA209" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-              <w:ind w:left="105"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F1763E">
+              <w:t>$22,000-$24,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4CC235" w14:textId="09792E45" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:bCs/>
-                <w:spacing w:val="-2"/>
-[...12 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F1763E">
+              <w:t>Langhorne</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C32D1E" w14:textId="4D0232D7" w:rsidR="006C7DDD" w:rsidRPr="006C7DDD" w:rsidRDefault="006C7DDD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
               <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-              <w:ind w:left="106"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C7DDD">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00F1763E">
+              <w:t>804-655-8349</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E02E1AB" w14:textId="77777777" w:rsidR="006C7DDD" w:rsidRDefault="006C7DDD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>240-216-6868</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="3CA6C1B9" w14:textId="77777777" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
+            </w:pPr>
+            <w:r w:rsidRPr="006C7DDD">
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">talina Model #C=243RBSLE Body Travel Trailer 2018 Color Gray. The Lot has detachable Deck…Also Included in the lot is Extra Wood. Due to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>unforsen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> circumstances it will a great vacation Lot Across the street from the Lake…The lot need some tender loving care. The lot can also be sold without the RV Price Negotiable for Lot Only.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E777341" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F1763E">
+          </w:p>
+          <w:p w14:paraId="25A6A4C7" w14:textId="64603DB5" w:rsidR="0054454E" w:rsidRPr="006C7DDD" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Make us an offer! Ready to walk in as everything is working for you to enjoy-Contact owner for pictures</w:t>
-[...10 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2DAD" w14:paraId="582064DD" w14:textId="77777777" w:rsidTr="00F708D5">
-[...293 lines deleted...]
-      <w:tr w:rsidR="00804A4E" w14:paraId="2F5751B8" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00804A4E" w14:paraId="2F5751B8" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F434B8D" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53B65E7A" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$44,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16534AB6" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hollister</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1465DA2C" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
@@ -1534,113 +1429,125 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>flooring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>throughout.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C1B534C" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+          <w:p w14:paraId="33AB3154" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C1B534C" w14:textId="77777777" w:rsidR="0054454E" w:rsidRDefault="0054454E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="187" w:lineRule="exact"/>
+              <w:ind w:left="104"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB479E" w14:paraId="08F68934" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00AB479E" w14:paraId="08F68934" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EEAB4BC" w14:textId="7093825E" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D24706D" w14:textId="7A546604" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$153,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29FA0786" w14:textId="49F2DF94" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Baltimore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77FF7851" w14:textId="657B2C79" w:rsidR="00AB479E" w:rsidRDefault="00AB479E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -1686,113 +1593,124 @@
               </w:rPr>
               <w:t>Small</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> dock Gas Golf </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>cart</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Micro van Pontoon boat 2026 due paid in full. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EB7B70F" w14:textId="53710B62" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+          <w:p w14:paraId="38CFC19E" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="192"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="1EB7B70F" w14:textId="53710B62" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="192"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86223" w14:paraId="1AA10D6A" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00F86223" w14:paraId="1AA10D6A" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CFC788E" w14:textId="2C356483" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/282</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CA9DC6B" w14:textId="6BDCD74C" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$45,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B79C007" w14:textId="197673C1" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Harris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58C88723" w14:textId="7777820F" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -1812,102 +1730,102 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF52534" w14:textId="3122A739" w:rsidR="00F86223" w:rsidRDefault="00941A59">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="192"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2024 Trailer, 2024 Golf Cart, Gazebo, nice flat lot, close to bathhouse. 2026 Dues Paid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D56B25" w14:paraId="68E5F746" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00D56B25" w14:paraId="68E5F746" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47FF413D" w14:textId="1E804A8A" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2676A09F" w14:textId="017B05C1" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$35,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FFCC49C" w14:textId="472FBC72" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Noel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F0F6E24" w14:textId="077A3D4A" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
             <w:pPr>
@@ -1941,366 +1859,98 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">A large lot (111x50) featuring a Holiday Rambler Presidential fifth-wheel trailer, equipped with air conditioning, electric heating (the heating also runs on gas), and a washer/dryer. It includes a fire pit area for 12 people and a small shed.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E0109E8" w14:textId="65A6FC25" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F61B5" w14:paraId="0C988076" w14:textId="77777777" w:rsidTr="00F708D5">
-[...267 lines deleted...]
-      <w:tr w:rsidR="00A94194" w14:paraId="5F3C4F28" w14:textId="77777777" w:rsidTr="00EA52C7">
+      <w:tr w:rsidR="00A94194" w14:paraId="5F3C4F28" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D0A47B7" w14:textId="3CEB7286" w:rsidR="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E6DF571" w14:textId="7E8A2241" w:rsidR="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$6,800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B6DF892" w14:textId="47EDD0B4" w:rsidR="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Woodward</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24E5D115" w14:textId="5B708037" w:rsidR="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -2335,250 +1985,250 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nice Waterview and Shady Lot Near the Dam </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F92D684" w14:textId="214C1BF4" w:rsidR="00A94194" w:rsidRDefault="00A94194" w:rsidP="00EA52C7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>in a cul-de-sac</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007924B9" w14:paraId="71768FD1" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="007924B9" w14:paraId="71768FD1" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="726"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="688B9DA8" w14:textId="672A0C95" w:rsidR="007924B9" w:rsidRDefault="007924B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F2C1EB5" w14:textId="09F03342" w:rsidR="007924B9" w:rsidRDefault="00417D66">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="007924B9">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>18,750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AA2D613" w14:textId="570E9DC4" w:rsidR="007924B9" w:rsidRDefault="007924B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Horn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03FB8C52" w14:textId="434AD0C1" w:rsidR="007924B9" w:rsidRDefault="007924B9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>434-987-0960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E232EA2" w14:textId="77777777" w:rsidR="00F708D5" w:rsidRDefault="007924B9" w:rsidP="00F708D5">
+          <w:p w14:paraId="0B8F3D4B" w14:textId="748DD847" w:rsidR="00DE4093" w:rsidRDefault="007924B9" w:rsidP="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 Citation 30ft Large </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>slideout</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1-Bedroom 2-Bunk Beds Large Shed w/roll up door Near Large Lake Near Sportsman Club, Low Traffic no thru Rd Covered porch</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B8F3D4B" w14:textId="77777777" w:rsidR="00DE4093" w:rsidRDefault="00DE4093" w:rsidP="00F708D5">
+          <w:p w14:paraId="5F1A68AB" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757" w:rsidP="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6442CB1A" w14:textId="745B11C3" w:rsidR="00DE4093" w:rsidRDefault="00DE4093" w:rsidP="00F708D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7C0D" w14:paraId="2055F7F3" w14:textId="77777777" w:rsidTr="00165018">
+      <w:tr w:rsidR="002D7C0D" w14:paraId="2055F7F3" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3454250C" w14:textId="20D01B55" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2/397 &amp; 398</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B1DFFF9" w14:textId="6AB55EAC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$89,900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68F1B94A" w14:textId="4AFDE1AC" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Curtis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C5E30D0" w14:textId="08C760A0" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -2591,381 +2241,566 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-845-6144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D73C41B" w14:textId="77777777" w:rsidR="002D7C0D" w:rsidRDefault="002D7C0D" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 story Log Cabin &amp; 2 Spectacular Waterview </w:t>
+              <w:t xml:space="preserve">2 story Log Cabin &amp; 2 Spectacular Waterview Lots </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Lots</w:t>
+              <w:t>which</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> which Border Lake Pocohontas! Also, Very Large, Douglas Fir Covered Deck, and Shed Included</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="54EF776A" w14:textId="77777777" w:rsidR="00DE4093" w:rsidRDefault="00DE4093" w:rsidP="002D7C0D">
+              <w:t xml:space="preserve"> Border Lake Pocohontas! Also, Very Large, Douglas Fir Covered Deck, and Shed Included</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78FE4D73" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="648368BD" w14:textId="63D28522" w:rsidR="00BF05BD" w:rsidRDefault="00BF05BD" w:rsidP="002D7C0D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2E3B" w14:paraId="3D9DD1FD" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="000558A0" w14:paraId="361B8EBA" w14:textId="77777777" w:rsidTr="00804E84">
+        <w:trPr>
+          <w:trHeight w:val="1284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="303198A5" w14:textId="659B1548" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3/39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B9C196" w14:textId="6DBD3E25" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA65E7">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66449AEA" w14:textId="5FDEDFDB" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Jones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F7F3EC" w14:textId="6434EA6A" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>443-258-9107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2951CBB3" w14:textId="51BD9142" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>BEAUTIFUL WATERFRONT LOT FOR SALE-$</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA65E7">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5,000! Enjoy this amazing lot, which includes a travel trailer camper (sold as-is), an owner’s bathroom, an additional bunk room with enough beds for the whole family, an outdoor kitchen with a refrigerator, stovetop, and sink, an outdoor TV, and outdoor seating, and Small private dock.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="005C584E" w14:textId="77777777" w:rsidR="0081539C" w:rsidRDefault="0081539C" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73559AAB" w14:textId="691A1D80" w:rsidR="000558A0" w:rsidRDefault="000558A0" w:rsidP="002D7C0D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A54DA6" w14:paraId="1DCC5B6A" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="402D9062" w14:textId="6318207E" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1690D65B" w14:textId="76FA231A" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>3/214</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2F08CFC7" w14:textId="0DA0D44F" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+              <w:t>4/91</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D7C2C10" w14:textId="5B196433" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$14,500</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0017C669" w14:textId="2FE3F5BC" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+              <w:t>$15,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FB334D6" w14:textId="70FE6A34" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Craigue</w:t>
+              <w:t>Sanders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2357B4" w14:textId="2BD73286" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+          <w:p w14:paraId="08FEB31D" w14:textId="2509879A" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>703-969-5818</w:t>
+              <w:t>301-728-8639</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="169C9A8F" w14:textId="77777777" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+          <w:p w14:paraId="2F89485B" w14:textId="77777777" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011-27 ft Puma Bunkhouse (2 sets bunk beds) &amp; Queen Master Bedroom. Good condition. Included shed, golf cart, fire pit. 2026 dues paid. Close to bath house. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="05E858A8" w14:textId="511D4F15" w:rsidR="008A2E3B" w:rsidRDefault="008A2E3B">
+              <w:t>Nice property with a park model home that needs rehab and metal shed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47F6D3EA" w14:textId="77777777" w:rsidR="0081539C" w:rsidRDefault="0081539C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="2E2A09F2" w14:textId="000E8254" w:rsidR="0081539C" w:rsidRDefault="0081539C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B91687" w14:paraId="10BCA614" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00B91687" w14:paraId="10BCA614" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64C0F275" w14:textId="5767C1F2" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4/97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="592261C5" w14:textId="18D35427" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$53,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="170DB8A8" w14:textId="3267A77C" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Heflin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0471C2B4" w14:textId="39EF8CFD" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-287-6655</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B471350" w14:textId="542A2A19" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+          <w:p w14:paraId="434E7512" w14:textId="77777777" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2003-36’ 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B91687">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> wheel-3 popouts-2 sheds-one full kitchen one is living area-deck-Dues paid and water paid</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4DBADCF6" w14:textId="77777777" w:rsidR="0081539C" w:rsidRDefault="0081539C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B471350" w14:textId="542A2A19" w:rsidR="0081539C" w:rsidRDefault="0081539C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0021505C" w14:paraId="61AED50C" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="0021505C" w14:paraId="61AED50C" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F175CBF" w14:textId="30F9D4BE" w:rsidR="0021505C" w:rsidRDefault="0021505C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4/196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E4DDA49" w14:textId="4D88EDCC" w:rsidR="0021505C" w:rsidRDefault="0021505C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$6,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BBC069F" w14:textId="6593AF83" w:rsidR="0021505C" w:rsidRDefault="0021505C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Kelley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2756F561" w14:textId="159EF4E0" w:rsidR="0021505C" w:rsidRDefault="0021505C">
             <w:pPr>
@@ -2999,712 +2834,918 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1 street from Water &amp; </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>comfort station</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. Airstream-Tree fell on trailer, water damage inside </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00841536" w14:paraId="0F3157FC" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="000558A0" w14:paraId="2720ED80" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="0BFF3D06" w14:textId="4D4E1794" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14131A6C" w14:textId="2C985C6D" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE95F80" w14:textId="2475875B" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$85,000</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="59D4C415" w14:textId="6B656D24" w:rsidR="00841536" w:rsidRDefault="00841536">
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00F66FE0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2,500 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0301892C" w14:textId="7571B885" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Frum</w:t>
+              <w:t>Bankert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52732D3D" w14:textId="13E551F8" w:rsidR="00841536" w:rsidRDefault="00841536">
+          <w:p w14:paraId="6CF7FE06" w14:textId="66F473A0" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>540-582-5769</w:t>
+              <w:t>540-360-3622</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5393BDE9" w14:textId="77777777" w:rsidR="00841536" w:rsidRDefault="00841536">
+          <w:p w14:paraId="7A1B0AC0" w14:textId="095F36FC" w:rsidR="000558A0" w:rsidRDefault="00F66FE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lakeview-2014 Puma </w:t>
-[...30 lines deleted...]
-          <w:p w14:paraId="0651A7D0" w14:textId="059F83E6" w:rsidR="00841536" w:rsidRDefault="00841536">
+              <w:t>Available November 10th, 2026. If full asking price is met, dues will be paid for the 2026-2027 camping season. 42x90, surveyed and graveled lot. Ready for your camper and making memories!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C4EA9D" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-          <w:p w14:paraId="279B62FD" w14:textId="399F65AE" w:rsidR="00841536" w:rsidRDefault="00841536">
+          </w:p>
+          <w:p w14:paraId="00D9305C" w14:textId="0BE20D0B" w:rsidR="000558A0" w:rsidRDefault="000558A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F86223" w14:paraId="6A91EA05" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00841536" w14:paraId="0F3157FC" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...36 lines deleted...]
-          <w:p w14:paraId="68778A5D" w14:textId="72DCB52A" w:rsidR="00F86223" w:rsidRDefault="00F86223">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FE1884" w14:textId="378548C5" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/251 &amp; 252</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFF3D06" w14:textId="4D4E1794" w:rsidR="00841536" w:rsidRDefault="00841536">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$70,000</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="4D03F909" w14:textId="5873AB9D" w:rsidR="00F86223" w:rsidRDefault="00F86223">
+              <w:t>$85,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D4C415" w14:textId="6B656D24" w:rsidR="00841536" w:rsidRDefault="00841536">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fields</w:t>
+              <w:t>Frum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="678E449A" w14:textId="77777777" w:rsidR="00F86223" w:rsidRDefault="00F86223">
+          <w:p w14:paraId="52732D3D" w14:textId="13E551F8" w:rsidR="00841536" w:rsidRDefault="00841536">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>703-926-7568</w:t>
-[...16 lines deleted...]
-              <w:t>703-895-1481</w:t>
+              <w:t>540-582-5769</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A79B7EE" w14:textId="4BA4620A" w:rsidR="00F86223" w:rsidRDefault="00F86223">
+          <w:p w14:paraId="5393BDE9" w14:textId="77777777" w:rsidR="00841536" w:rsidRDefault="00841536">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Roofs Covered, shed, mini splits, 300 gal holding tank</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Lakeview-2014 Puma </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Towab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> EUC carport 40 ft-24 ft Deck 9x8 shed 16x10 shed 14x10 pic. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Tbl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>, firepit, bar,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0651A7D0" w14:textId="059F83E6" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">graveled lots, flat </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> corner lot, (Quiet area)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A627A2" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="279B62FD" w14:textId="399F65AE" w:rsidR="00841536" w:rsidRDefault="00841536">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A461CD" w14:paraId="6A877DC0" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00F86223" w14:paraId="6A91EA05" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4BCF2AE3" w14:textId="6D3F6945" w:rsidR="00A461CD" w:rsidRDefault="00A461CD">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5873AB18" w14:textId="1D36838C" w:rsidR="00F86223" w:rsidRDefault="00F86223">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4/409</w:t>
+            </w:r>
+            <w:r w:rsidR="00841536">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68778A5D" w14:textId="72DCB52A" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$20,000</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="65AD2672" w14:textId="18ADA4E8" w:rsidR="00A461CD" w:rsidRDefault="00A461CD">
+              <w:t>$70,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D03F909" w14:textId="5873AB9D" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Cook</w:t>
+              <w:t>Fields</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA8D767" w14:textId="1A2E8944" w:rsidR="00A461CD" w:rsidRDefault="00A461CD">
+          <w:p w14:paraId="678E449A" w14:textId="77777777" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>240-682-4421</w:t>
+              <w:t>703-926-7568</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C75B3A6" w14:textId="30D74215" w:rsidR="00F86223" w:rsidRDefault="00F86223">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-895-1481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5C6B26" w14:textId="40500659" w:rsidR="00A461CD" w:rsidRDefault="00A461CD">
+          <w:p w14:paraId="3A79B7EE" w14:textId="4BA4620A" w:rsidR="00F86223" w:rsidRDefault="00F86223">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Cleared, graveled lots with 8x12 shed, gas golf cart and camper</w:t>
+              <w:t>Roofs Covered, shed, mini splits, 300 gal holding tank</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00177A09" w14:paraId="64DAB916" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00787BF2" w14:paraId="3185D095" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="5023C1D3" w14:textId="6C1CB714" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC32F2C" w14:textId="0CA1410B" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F58353" w14:textId="3574D0FD" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$75,000 OBO</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="06CF963F" w14:textId="16CC2F42" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+              <w:t>$7,995</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABBE6EA" w14:textId="72F47AA3" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Spencer</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64C39326" w14:textId="056E65BF" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+          <w:p w14:paraId="659657BA" w14:textId="783C7170" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>651-343-2192</w:t>
+              <w:t>410-459-5794</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C11F3D" w14:textId="77777777" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+          <w:p w14:paraId="53B067AA" w14:textId="0A5603D7" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2 adjacent lots with Park Model with addition and large covered porch. Large shed with ramp and 2 lots. Ask for pictures</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>Huge 40x116 cul-de-sac lot End of season DEAL We have other lots starting at $5,500 give us a call</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B91687" w14:paraId="05438494" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00177A09" w14:paraId="64DAB916" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="345AFD40" w14:textId="183FFA47" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062B8F43" w14:textId="54D4FB72" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/300 &amp; 301</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5023C1D3" w14:textId="6C1CB714" w:rsidR="00177A09" w:rsidRDefault="00177A09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$30,000</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="21B247CF" w14:textId="12952E32" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+              <w:t>$75,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CF963F" w14:textId="16CC2F42" w:rsidR="00177A09" w:rsidRDefault="00177A09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Gillmaster</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F799595" w14:textId="5E4B2763" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+          <w:p w14:paraId="64C39326" w14:textId="056E65BF" w:rsidR="00177A09" w:rsidRDefault="00177A09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>703-969-4418</w:t>
+              <w:t>651-343-2192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4E83EB" w14:textId="77777777" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+          <w:p w14:paraId="03C11F3D" w14:textId="77777777" w:rsidR="00177A09" w:rsidRDefault="00177A09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">$10,000 for lot, $25,000 for camper, $30,000 for both. Located in Glen 5, with beautiful lake </w:t>
+              <w:t>2 adjacent lots with Park Model with addition and large covered porch. Large shed with ramp and 2 lots. Ask for pictures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F388DB7" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DF115B6" w14:textId="28873116" w:rsidR="00177A09" w:rsidRDefault="00177A09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B91687" w14:paraId="05438494" w14:textId="77777777" w:rsidTr="00804E84">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B847A77" w14:textId="7DACCE37" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EEA078" w14:textId="77777777" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57247">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>24,000 for camper + Lot</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F3EBE02" w14:textId="01F25CC7" w:rsidR="00C57247" w:rsidRDefault="00C57247">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="345AFD40" w14:textId="7DB88458" w:rsidR="00C57247" w:rsidRDefault="00C57247">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$18,900 for camper only </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B247CF" w14:textId="12952E32" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Edwards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F799595" w14:textId="4EB8DE6A" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>703-96</w:t>
+            </w:r>
+            <w:r w:rsidR="00C57247">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8-4418</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4E83EB" w14:textId="1B967721" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Located in Glen 5, with beautiful lake </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>view+nearby</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> lake access. Trees for shade, and lot has been mulched. 2020 29’ Tracer Breeze: Great condition all seasons </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>camper</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
@@ -3761,125 +3802,141 @@
               </w:rPr>
               <w:t>financed</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with Connexus Credit Union and can be </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>transfer</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> if financing is needed. Please email </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
-              <w:r w:rsidRPr="0027339C">
+              <w:r w:rsidR="00F72546" w:rsidRPr="0033555B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
-                <w:t>3399jon@gmail.com</w:t>
+                <w:t>EAugust12@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="066C569D" w14:textId="77D751B5" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+            <w:r w:rsidR="00F72546">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>for more info.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC5CEAF" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="066C569D" w14:textId="77D751B5" w:rsidR="00B91687" w:rsidRDefault="00B91687">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B9566A" w14:paraId="00FDE5D3" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00B9566A" w14:paraId="00FDE5D3" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="654"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53BC7C8B" w14:textId="30A54BE0" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5/385 &amp; 386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0102C2CE" w14:textId="75D973AE" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$55,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61F8184C" w14:textId="70F0AA02" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Harrison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05C9160C" w14:textId="198B883B" w:rsidR="00B9566A" w:rsidRDefault="00B9566A">
             <w:pPr>
@@ -3913,513 +3970,644 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Two </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>lots</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> camper gas golf cart Big Shed in front of boat landing on big lake  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB68CF" w14:paraId="5A6474F5" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="000558A0" w14:paraId="13C86236" w14:textId="77777777" w:rsidTr="00804E84">
+        <w:trPr>
+          <w:trHeight w:val="654"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="026B0BAB" w14:textId="59836C55" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5/397</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAB61A8" w14:textId="6EE82ECF" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$9,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCE4F43" w14:textId="700E84EC" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Rochelle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C39708" w14:textId="4E34BD14" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>910-330-2693</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6785D1A4" w14:textId="1E18A48B" w:rsidR="000558A0" w:rsidRDefault="000558A0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Rocked, Flat Lot only 65 steps to boat landing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E33C09" w14:paraId="3AA6D5B0" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="440B9747" w14:textId="102B46DD" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1569A2A4" w14:textId="5429CDB5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7/24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1091330A" w14:textId="58E0C95B" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$12,000</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0BB75DE1" w14:textId="7078331D" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+              <w:t>$30,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5FC8B9" w14:textId="671221E5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Black</w:t>
+              <w:t>Johnson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14994779" w14:textId="290A93D1" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+          <w:p w14:paraId="4EA41CA0" w14:textId="21F97BC5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>757-681-1393</w:t>
+              <w:t>757-350-0077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5757B26A" w14:textId="7D7C29EE" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
+          <w:p w14:paraId="31B22C26" w14:textId="77777777" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Nice River Lots, cleared, nice shade trees, screened building. Dues paid through Oct 2026.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Graded lot with driveway 10x14 shed (2024) 12x12 platform (2024) 2022 crossroads zinger 282 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>bh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> camper-king size bed 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>tvs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outdoor kitchen-4x8 out building</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08EB018B" w14:textId="0226359F" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E33C09" w14:paraId="3AA6D5B0" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00A94194" w14:paraId="5A736D6E" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="1091330A" w14:textId="58E0C95B" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C83403" w14:textId="7EE6FBDE" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7/44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12803FD8" w14:textId="3F214C7A" w:rsidR="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$30,000</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="2D5FC8B9" w14:textId="671221E5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+              <w:t>$8,500 Firm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1DF265" w14:textId="2863A895" w:rsidR="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Johnson</w:t>
+              <w:t>Coleman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA41CA0" w14:textId="21F97BC5" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+          <w:p w14:paraId="60E8FDFB" w14:textId="29FCB4D1" w:rsidR="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>757-350-0077</w:t>
+              <w:t>757-342-1903</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31B22C26" w14:textId="77777777" w:rsidR="00E33C09" w:rsidRDefault="00E33C09">
+          <w:p w14:paraId="12F51D1E" w14:textId="72DF422C" w:rsidR="00A94194" w:rsidRDefault="00A94194">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graded lot with driveway 10x14 shed (2024) 12x12 platform (2024) 2022 crossroads zinger 282 </w:t>
-[...30 lines deleted...]
-          <w:p w14:paraId="08EB018B" w14:textId="0226359F" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
+              <w:t xml:space="preserve">Quiet &amp; Private are </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in back of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Glen 7, very nice views, located just above Nature Trail and new picnic park along the PO River, also is Just Below the largest bathhouse-this lot has been surveyed and partially cleared and includes </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lovely mature</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mountain Laurels!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65647899" w14:textId="20AD4B76" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A94194" w14:paraId="5A736D6E" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00D85DFC" w14:paraId="525FE42B" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="12803FD8" w14:textId="3F214C7A" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE137B9" w14:textId="51716D67" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7/99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A23715A" w14:textId="2A838A2F" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$8,500 Firm</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5D1DF265" w14:textId="2863A895" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+              <w:t>$22,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC04591" w14:textId="1C0F46CB" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Coleman</w:t>
+              <w:t>Lecas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60E8FDFB" w14:textId="29FCB4D1" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+          <w:p w14:paraId="6739842B" w14:textId="507B4BB9" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>757-342-1903</w:t>
+              <w:t>813-597-7311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06AE0CAB" w14:textId="77777777" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+          <w:p w14:paraId="75CCB9E0" w14:textId="77777777" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quiet &amp; Private are </w:t>
-[...30 lines deleted...]
-          <w:p w14:paraId="65647899" w14:textId="20AD4B76" w:rsidR="00A94194" w:rsidRDefault="00A94194">
+              <w:t>Beautiful Quiet Corner Lot-Near New Bathhouse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A6DB58D" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="2490642D" w14:textId="7A1136C4" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB68CF" w14:paraId="60714543" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00FB68CF" w14:paraId="60714543" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C879365" w14:textId="1C6BFCA5" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>7/142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="082E67BB" w14:textId="3494C23C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00F46CBE">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>32,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="774E22D5" w14:textId="411B4A8C" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Booker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B9B4489" w14:textId="26447067" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
@@ -4437,361 +4625,531 @@
               </w:rPr>
               <w:t>619-829-2518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C07E37F" w14:textId="77777777" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cleared corner lot with 2018 32ft Forest River Wildwood 32BHDS camper (outside kitchen, new grill, bunk room) Great condition.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EA0F8AF" w14:textId="49BF73DA" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+          <w:p w14:paraId="4E71209A" w14:textId="77777777" w:rsidR="00787BF2" w:rsidRDefault="00787BF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="5EA0F8AF" w14:textId="49BF73DA" w:rsidR="00F708D5" w:rsidRDefault="00F708D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A38D9" w14:paraId="24A78512" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="009A38D9" w14:paraId="24A78512" w14:textId="77777777" w:rsidTr="00804E84">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF17998" w14:textId="5D235812" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="510DC08F" w14:textId="3D327583" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$30,000 OBO w/camper; $12,000 without camper</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD2AEA2" w14:textId="29F59183" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468264C7" w14:textId="55245645" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Price</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1360FDBD" w14:textId="0E616664" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>202-210-6467</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF2EE2A" w14:textId="64791AB2" w:rsidR="009A38D9" w:rsidRDefault="0081539C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Per</w:t>
+            </w:r>
+            <w:r w:rsidR="009A38D9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fect Flat lot Directly next to comfort station </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D00757" w14:paraId="0392DEDA" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6DD2AEA2" w14:textId="19C8792C" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F67ED3A" w14:textId="05E97C00" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/103</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5104B6F1" w14:textId="1CEC0A7D" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$30,000 OBO w/camper; $12,000 without camper</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="468264C7" w14:textId="7100B840" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+              <w:t>$4,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEB128B" w14:textId="3633919D" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Price</w:t>
+              <w:t>Mullins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1360FDBD" w14:textId="535DFDFB" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+          <w:p w14:paraId="213333EB" w14:textId="49715DA3" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>202-210-6467</w:t>
+              <w:t>703-639-7517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D12BD0B" w14:textId="77777777" w:rsidR="00D56B25" w:rsidRDefault="00D56B25">
+          <w:p w14:paraId="669A1641" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="0AF2EE2A" w14:textId="63D56864" w:rsidR="009A38D9" w:rsidRDefault="009A38D9">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cleared gravel lot-Backs up to powerline</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B4EEE47" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Perfect Flat lot Directly next to comfort station </w:t>
+          </w:p>
+          <w:p w14:paraId="445B748B" w14:textId="4054ABC8" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00314459" w14:paraId="30A6DA28" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00D00757" w14:paraId="394D9CBB" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
-          <w:trHeight w:val="402"/>
+          <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...24 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE35781" w14:textId="7F0CF4D8" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9/111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA0E1AE" w14:textId="7D1ABE2E" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...30 lines deleted...]
-              <w:t>Morales</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$3,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FEA6AE" w14:textId="0583AFF0" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mullins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2203E356" w14:textId="6AA6ECEE" w:rsidR="00314459" w:rsidRDefault="00314459">
-[...2 lines deleted...]
-              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="354D2C37" w14:textId="61C1C489" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>240-281-3399</w:t>
+              <w:t>703-639-7517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A350FAB" w14:textId="6F08A1E1" w:rsidR="008E406C" w:rsidRDefault="00314459" w:rsidP="006C5FD8">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2208234B" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mostly cleared-Backs up to powerline</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59532341" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA60D00" w14:textId="2C6B432B" w:rsidR="00D00757" w:rsidRDefault="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261950" w14:paraId="0CF6B2C0" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00261950" w14:paraId="0CF6B2C0" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16979ECC" w14:textId="60179324" w:rsidR="00261950" w:rsidRDefault="00261950">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>9/265</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51B3ABF6" w14:textId="74F04515" w:rsidR="00261950" w:rsidRDefault="00261950">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$6</w:t>
             </w:r>
             <w:r w:rsidR="009262E4">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74D8CA84" w14:textId="5B860C0A" w:rsidR="00261950" w:rsidRDefault="00261950">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Granderson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BDE151A" w14:textId="43EF3F64" w:rsidR="00261950" w:rsidRDefault="00261950">
             <w:pPr>
@@ -4889,370 +5247,222 @@
             <w:r w:rsidR="008E1376">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51DC56B1" w14:textId="48D699E5" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00022145">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B91687" w14:paraId="4DE0C822" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00B91687" w14:paraId="4DE0C822" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72324202" w14:textId="0E227CB0" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>10/18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D1B4AD4" w14:textId="644A2DDB" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$25,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B12637B" w14:textId="49CBEF33" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Walker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B7F55ED" w14:textId="137453FD" w:rsidR="00B91687" w:rsidRDefault="00B91687">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-539-5365</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1042D6" w14:textId="3B6F7A7A" w:rsidR="00B91687" w:rsidRDefault="00B91687" w:rsidP="00022145">
+          <w:p w14:paraId="1841A472" w14:textId="77777777" w:rsidR="00B91687" w:rsidRDefault="00B91687" w:rsidP="00022145">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2014 Wildwood Lodge camper 10x42, shed &amp; building along main road 25,000 Bulldog 300 UTV</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1F1042D6" w14:textId="294E783E" w:rsidR="00D85DFC" w:rsidRPr="00D85DFC" w:rsidRDefault="00D85DFC" w:rsidP="00D85DFC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3735"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE5D40" w14:paraId="2245E17F" w14:textId="77777777" w:rsidTr="00F708D5">
-[...157 lines deleted...]
-      <w:tr w:rsidR="00804A4E" w14:paraId="423062F6" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00804A4E" w14:paraId="423062F6" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BD9E0A9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="708CB52B" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$89,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="610F2389" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Green</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CD334C9" w14:textId="77777777" w:rsidR="00804A4E" w:rsidRDefault="00BB1ACC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
@@ -5393,51 +5603,51 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>wired.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Attached</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="279C40AD" w14:textId="77777777" w:rsidR="008E406C" w:rsidRDefault="00BB1ACC" w:rsidP="00BF05BD">
+          <w:p w14:paraId="643B8309" w14:textId="632C9B96" w:rsidR="00165018" w:rsidRDefault="00BB1ACC" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>enclosed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>porch</w:t>
@@ -5546,165 +5756,165 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>across</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>from Bath House.</w:t>
             </w:r>
             <w:r w:rsidR="002E0EF6">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> All paperwork for camper and shed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="643B8309" w14:textId="77777777" w:rsidR="00165018" w:rsidRDefault="00165018" w:rsidP="00BF05BD">
+          <w:p w14:paraId="6FD72769" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="308D9240" w14:textId="344AB118" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1763E" w14:paraId="48FE1493" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00F1763E" w14:paraId="48FE1493" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31817AA0" w14:textId="3F7CDDAF" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11/10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F4A2AE9" w14:textId="7F578036" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$80,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B5CFDDD" w14:textId="51E7C23C" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Duttweiler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69840397" w14:textId="5884AA03" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>703-296-3772</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54C038AA" w14:textId="77777777" w:rsidR="00F1763E" w:rsidRDefault="00F1763E">
+          <w:p w14:paraId="1889587D" w14:textId="3D2571DA" w:rsidR="00527049" w:rsidRDefault="00F1763E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nice sewer lot…</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Older park</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -5712,145 +5922,145 @@
             </w:r>
             <w:r w:rsidR="003F16AA">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">20 shed and 10x20 golf cart enclosure.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="088A9EE3" w14:textId="074F0238" w:rsidR="00165018" w:rsidRDefault="00165018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D06CAA" w14:paraId="283B3EF9" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00D06CAA" w14:paraId="283B3EF9" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EA131D2" w14:textId="1B1FB6D4" w:rsidR="00D06CAA" w:rsidRDefault="00D06CAA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>11/22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5900FEE8" w14:textId="72412D3E" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$139,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="163FFE46" w14:textId="68024056" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sharon Brock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="300A7DCD" w14:textId="089732FF" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-718-8521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42DAAA4E" w14:textId="77777777" w:rsidR="00E46532" w:rsidRDefault="00E46532">
+          <w:p w14:paraId="76299EF9" w14:textId="1D2A0622" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Georgetown Forest River, 36B5 RV (36 ft) Milage-23,750, 3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>slides,Backup</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
@@ -5862,188 +6072,173 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lots</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of storage, 2 full baths, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sleeps</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10, King size bed, Bunks, Overhead loft, Recliner Sofa/Bed, Booth Dinette/Bed, 4 inside TVs, 1 outside TV, Full size, Refrigerator, Microwave/Convention Oven, Washer Hook-ups, Shed included. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="76299EF9" w14:textId="77777777" w:rsidR="00D06CAA" w:rsidRDefault="00E46532">
+              <w:t xml:space="preserve"> 10, King size bed, Bunks, Overhead loft, Recliner Sofa/Bed, Booth Dinette/Bed, 4 inside TVs, 1 outside TV, Full size, Refrigerator, Microwave/Convention Oven, Washer Hook-ups, Shed included.    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D88E80F" w14:textId="629D2D2B" w:rsidR="00165018" w:rsidRDefault="00165018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D32806" w14:paraId="2D40807E" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00D32806" w14:paraId="2D40807E" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="1752"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3818EC30" w14:textId="2DF7D65E" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12/90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F29C195" w14:textId="38D56A83" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="001020D6">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="000758E2">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>9,555</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FF44A4A" w14:textId="55745343" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cattaro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09D2FEEF" w14:textId="7260FCD0" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(540)408-5305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BEEBDDF" w14:textId="77777777" w:rsidR="00D32806" w:rsidRDefault="00D32806" w:rsidP="00743733">
+          <w:p w14:paraId="1CDEE4C0" w14:textId="699FD74F" w:rsidR="00165018" w:rsidRDefault="00D32806" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>WATERFRONT lot on the big lake (Pocahontas) for just $</w:t>
             </w:r>
             <w:r w:rsidR="000758E2">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>59,555</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">! Pristine 34 ft </w:t>
@@ -6067,1018 +6262,1455 @@
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>move in ready</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. Includes an owner’s bathroom and additional separate half bath, Bunk room with enough beds for the whole family. Two fireplaces, one in main bedroom, one in living area. Outdoor kitchen with fridge, stove top, sink and TV! Camper, Outdoor Seating, swings, small dock, and golf cart included in </w:t>
             </w:r>
             <w:r w:rsidR="001D4412">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">price. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CDEE4C0" w14:textId="77777777" w:rsidR="00165018" w:rsidRDefault="00165018" w:rsidP="00743733">
+          <w:p w14:paraId="7E8AC8A6" w14:textId="011B9365" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E8AC8A6" w14:textId="011B9365" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00743733">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B29FB" w14:paraId="5179E677" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="003B29FB" w14:paraId="5179E677" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="127C8AED" w14:textId="2B47F84C" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>13/285</w:t>
             </w:r>
             <w:r w:rsidR="000177EC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; 297</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4EEA62DD" w14:textId="4E025C5A" w:rsidR="003B29FB" w:rsidRDefault="000177EC" w:rsidP="00743733">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EEA62DD" w14:textId="3600E7AD" w:rsidR="003B29FB" w:rsidRDefault="000177EC" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$25,000</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1663" w:type="dxa"/>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD1CF2">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10DF9E0A" w14:textId="7DD8150E" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Benedix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DBEB2BB" w14:textId="3A070D7B" w:rsidR="003B29FB" w:rsidRDefault="003B29FB" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(610)657-2230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD22D48" w14:textId="77777777" w:rsidR="000177EC" w:rsidRDefault="000177EC" w:rsidP="00BF05BD">
+          <w:p w14:paraId="352CE6A4" w14:textId="77777777" w:rsidR="006B652C" w:rsidRDefault="00CD1CF2" w:rsidP="00CD1CF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Double drive through lots with RV</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F9D0DCB" w14:textId="77777777" w:rsidR="00BF05BD" w:rsidRDefault="003B29FB" w:rsidP="00685F21">
+              <w:t xml:space="preserve">Glen 13 Lot 285 &amp; 297 cleared newly stoned drive through double lots. Included with drive through lots is a 34ft 2006 Jayco Jay Flight Trailer in very good condition all ready to use. No leaks and new AC motor, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Large</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bathroom with tub and sleeps 8. Owner relocating to the southwest. Great value great opportunity. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47DBAC9D" w14:textId="65B1FAF9" w:rsidR="00CD1CF2" w:rsidRPr="00BF05BD" w:rsidRDefault="00CD1CF2" w:rsidP="00CD1CF2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
-              <w:rPr>
-[...72 lines deleted...]
-              <w:ind w:left="104" w:right="168"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5F10" w14:paraId="00BAD2CA" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00D85DFC" w14:paraId="026C94C7" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="21A830F2" w14:textId="6AF3CBC5" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B735CED" w14:textId="6D1597CC" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13/349</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C09E1B" w14:textId="6D08A9E9" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$24,000</w:t>
-[...20 lines deleted...]
-              <w:t>Hoagland</w:t>
+              <w:t>$30,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7E3983" w14:textId="6E050001" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>McDonald</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="292CD794" w14:textId="22FDB5D8" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+          <w:p w14:paraId="28715046" w14:textId="604AA2AE" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>540-419-3584</w:t>
+              <w:t>410-299-9419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75ACC2AD" w14:textId="77777777" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00BF05BD">
+          <w:p w14:paraId="1E2166AC" w14:textId="2BD4EC3F" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Private lot, Sunline Solaris trailer, </w:t>
+              <w:t xml:space="preserve">The sale includes </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Finished</w:t>
+              <w:t>The</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> shed with sofa bed two large closets and a full fridge, outside fireplace</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> shed and the deck and camping essentials</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA5F10" w14:paraId="6B563F67" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00EA5F10" w14:paraId="00BAD2CA" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="4F76B86B" w14:textId="13A83ED2" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="645EBDE7" w14:textId="307780CB" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>13/396</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A830F2" w14:textId="6AF3CBC5" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$4,000 each</w:t>
-[...20 lines deleted...]
-              <w:t>Farley</w:t>
+              <w:t>$24,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6A6837" w14:textId="24F3268F" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Hoagland</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B32217" w14:textId="06264847" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+          <w:p w14:paraId="292CD794" w14:textId="22FDB5D8" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>804-363-1620</w:t>
+              <w:t>540-419-3584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A2F8034" w14:textId="77777777" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00BF05BD">
+          <w:p w14:paraId="75ACC2AD" w14:textId="77777777" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00BF05BD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Private lot, Sunline Solaris trailer, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Finished</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shed with sofa bed two large closets and a full fridge, outside fireplace</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38571B30" w14:textId="2BD6634E" w:rsidR="00165018" w:rsidRDefault="00165018" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F43787" w14:paraId="3742CF99" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00787BF2" w14:paraId="4B88368E" w14:textId="77777777" w:rsidTr="00804E84">
+        <w:trPr>
+          <w:trHeight w:val="762"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19296B42" w14:textId="28E30C62" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14A/4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65047C38" w14:textId="61657801" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$8,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781E67DA" w14:textId="3552AD2E" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Spencer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41830B89" w14:textId="62CC001D" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-459-5794</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5E4BA1" w14:textId="4123357C" w:rsidR="00787BF2" w:rsidRDefault="00787BF2" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Huge power line lot located on the non </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4 wheeler</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> side of the power lines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA5F10" w14:paraId="6B563F67" w14:textId="77777777" w:rsidTr="00804E84">
+        <w:trPr>
+          <w:trHeight w:val="762"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB34BFB" w14:textId="05886E0C" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14A/65 &amp; 66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F76B86B" w14:textId="13A83ED2" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$4,000 each</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188DD1B7" w14:textId="1E671D30" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Farley</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B32217" w14:textId="06264847" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00743733">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>804-363-1620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2F8034" w14:textId="77777777" w:rsidR="00EA5F10" w:rsidRDefault="00EA5F10" w:rsidP="00BF05BD">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="168"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F43787" w14:paraId="3742CF99" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22E9A29B" w14:textId="57B667A1" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14A/172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="780FD0B3" w14:textId="7257635C" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$15,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11C64C4E" w14:textId="419E2F5A" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Gerze</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F6A07C0" w14:textId="3E2315D2" w:rsidR="00F43787" w:rsidRDefault="00F43787">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>757-725-2616</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="554DD4A4" w14:textId="77777777" w:rsidR="00F43787" w:rsidRDefault="00F43787" w:rsidP="008429D5">
+          <w:p w14:paraId="52994BE6" w14:textId="16F6AD4B" w:rsidR="00165018" w:rsidRDefault="00F43787" w:rsidP="008429D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Lot includes gated platform with 26’ Fleetwood Prowler travel trailer </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>turn key</w:t>
+              <w:t>turn</w:t>
+            </w:r>
+            <w:r w:rsidR="00A21763">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>key</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> with all supplies, and 2015 Yamaha Golf Cart</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52994BE6" w14:textId="77777777" w:rsidR="00165018" w:rsidRDefault="00165018" w:rsidP="008429D5">
+          <w:p w14:paraId="21B85287" w14:textId="4095FE69" w:rsidR="00F43787" w:rsidRDefault="00F43787" w:rsidP="008429D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="21B85287" w14:textId="4095FE69" w:rsidR="00F43787" w:rsidRDefault="00F43787" w:rsidP="008429D5">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CC1BAC" w14:paraId="20065439" w14:textId="77777777" w:rsidTr="00804E84">
+        <w:trPr>
+          <w:trHeight w:val="87"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03A1658C" w14:textId="2CFD08F9" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14A/131</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C15E96" w14:textId="7BADE919" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$5,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52567935" w14:textId="4A0036AD" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Schankweiler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A74C27D" w14:textId="19A4E1CC" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>301-356-4840</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E91AD27" w14:textId="77777777" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC" w:rsidP="008429D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Cleared with gravel. Also have an optional golf cart almost brand new with maybe 10-20 miles on it plus a storage tent for it (2026 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>denago</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> xl, matte black) if interested, combined price will be $14,000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="065F7420" w14:textId="77777777" w:rsidR="00804E84" w:rsidRDefault="00804E84" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32EA0014" w14:textId="77777777" w:rsidR="00D85DFC" w:rsidRDefault="00D85DFC" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71F5618C" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C562640" w14:textId="77DB46BF" w:rsidR="00CC1BAC" w:rsidRDefault="00CC1BAC" w:rsidP="008429D5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00132524" w14:paraId="2A7F1B8B" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00132524" w14:paraId="2A7F1B8B" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0407E14D" w14:textId="1BD25575" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BD2D6E" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0407E14D" w14:textId="68D55658" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14A/178 &amp; 179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D5AF4C1" w14:textId="2EFFE2C4" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3B11B9" w14:textId="77777777" w:rsidR="00804E84" w:rsidRDefault="00804E84">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-          <w:p w14:paraId="656C6947" w14:textId="5633D159" w:rsidR="00132524" w:rsidRDefault="00132524">
+          </w:p>
+          <w:p w14:paraId="3D5AF4C1" w14:textId="1C387707" w:rsidR="00132524" w:rsidRDefault="00804E84">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00132524">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>30,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AD68481" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="656C6947" w14:textId="7BAC129D" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>Swingler-Quivers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B0FA87B" w14:textId="2F05DC41" w:rsidR="00132524" w:rsidRDefault="00132524">
+          <w:p w14:paraId="0BA63DBF" w14:textId="77777777" w:rsidR="00527049" w:rsidRDefault="00527049">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B0FA87B" w14:textId="7292DC75" w:rsidR="00132524" w:rsidRDefault="00132524">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>703-717-2276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A690EFE" w14:textId="7FB55F7B" w:rsidR="00E46532" w:rsidRDefault="00132524">
+          <w:p w14:paraId="7D8896AB" w14:textId="77777777" w:rsidR="00D00757" w:rsidRDefault="00D00757">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...48 lines deleted...]
-          <w:p w14:paraId="02175F4D" w14:textId="77777777" w:rsidR="00B91938" w:rsidRDefault="00B91938">
+          </w:p>
+          <w:p w14:paraId="2947885C" w14:textId="3A4AFB84" w:rsidR="00B16DFA" w:rsidRDefault="00132524">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$30,000 OBO w/ camper; $14,000 for both </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>lots</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w/o camper; or $7,500 per lot if individually purchased. 2 Graveled Lots. Surveyed, currently winterized. Comes with 1 shed per lot. The yellow shed has a new roof. Trees are trimmed, lot blown of leaves and wires buried underground in protective PVC piping. Adorned w/ 24 ft KOALA </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>turn key</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “camper for two”. Queen bed, futon &amp; 1 bathroom. Located on a very nice quiet street </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>w/ great neighbors</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Dues paid in full for 2026.  </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="72BF286F" w14:textId="457193C6" w:rsidR="00165018" w:rsidRDefault="00165018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB0ABA" w14:paraId="7D23D285" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00EB0ABA" w14:paraId="7D23D285" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E0ECE06" w14:textId="3CF772FC" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14B/159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69027B91" w14:textId="7D8E4F3B" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$6,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F4B5D25" w14:textId="0A22263F" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Marshall</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29410466" w14:textId="0F847BC1" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>540-671-8012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E527A1F" w14:textId="5BBD3A0C" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
+          <w:p w14:paraId="5B88A9AB" w14:textId="77777777" w:rsidR="00EB0ABA" w:rsidRDefault="00EB0ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cleared, leveled, Graveled lot with Shed.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0BF92997" w14:textId="77777777" w:rsidR="00804E84" w:rsidRDefault="00804E84">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E527A1F" w14:textId="5BBD3A0C" w:rsidR="00804E84" w:rsidRDefault="00804E84">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A09F9" w14:paraId="3A4A5D77" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="005A09F9" w14:paraId="3A4A5D77" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20EBC162" w14:textId="296156E2" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14B/171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F66857A" w14:textId="2843F03E" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$37,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B1B47A0" w14:textId="674DAE8A" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Thompson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1097A8B5" w14:textId="6642D733" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
@@ -7119,110 +7751,109 @@
               <w:t>Newly graveled lake front lot, pad for camper, 2026 Dues paid in full</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48636E9F" w14:textId="77777777" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="252FEAAB" w14:textId="17740CAD" w:rsidR="005A09F9" w:rsidRDefault="005A09F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="1184D867" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="1184D867" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2916408C" w14:textId="015DFF03" w:rsidR="00C90ABA" w:rsidRDefault="00D06CAA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00C90ABA">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4B/174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55B70F27" w14:textId="2017D474" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$58,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ACD3244" w14:textId="5036158F" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sinay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D0E5882" w14:textId="62699412" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
@@ -7315,110 +7946,120 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32’ Electrically controlled IV antenna on high mast. Coleman Mach 3 power saver Air Conditioner installed 6/2018 Heavy Wooden steps front and rear </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CCF001B" w14:textId="77777777" w:rsidR="00A708CB" w:rsidRDefault="00C90ABA" w:rsidP="0089392D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">10x40 Carolina Carports cover, with green end panels </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A664C2C" w14:textId="0DB4CCCB" w:rsidR="006B652C" w:rsidRDefault="006B652C" w:rsidP="0089392D">
+          <w:p w14:paraId="7E0F9D60" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="0089392D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="0A664C2C" w14:textId="0DB4CCCB" w:rsidR="006B652C" w:rsidRDefault="006B652C" w:rsidP="0089392D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B114D" w14:paraId="1D529F8E" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="000B114D" w14:paraId="1D529F8E" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="701986C6" w14:textId="36DFCA79" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14B/272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E544694" w14:textId="72C777A3" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$15,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22245DEE" w14:textId="211C8132" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Farrell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683435D8" w14:textId="2E4A59A1" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -7442,111 +8083,122 @@
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71FA5387" w14:textId="77777777" w:rsidR="000B114D" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="431"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Selling with Lot 273. Large flat double lots (272 and 273) fully graveled and ready for camping. Shared electric and water post. Easy in and easy out. Electric and water per county code on outer posts. Only 150 feet from the bathhouse. Surveyed and marked with stakes. Camper not included.  </w:t>
             </w:r>
             <w:r w:rsidR="000B114D">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36029D20" w14:textId="597CA225" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+          <w:p w14:paraId="1485A92F" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="431"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="36029D20" w14:textId="597CA225" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B114D" w14:paraId="0ABC6347" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="000B114D" w14:paraId="0ABC6347" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39DA071E" w14:textId="6EF3D173" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14B/273</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C4FD905" w14:textId="258AABE9" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$20,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E458DD4" w14:textId="4C2C349C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Farrell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D5EBEFA" w14:textId="3F1BB084" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -7592,131 +8244,142 @@
               </w:rPr>
               <w:t>Surveryed</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and marked with stakes. Shed included </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> lot with electric, camper not included. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D1692A" w14:textId="2B634673" w:rsidR="000B114D" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+          <w:p w14:paraId="4329F385" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="431"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66D1692A" w14:textId="2B634673" w:rsidR="000B114D" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104" w:right="431"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1763E" w14:paraId="142DB34C" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00F1763E" w14:paraId="142DB34C" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22BBD84F" w14:textId="232870CD" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>14B/315</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B6611FD" w14:textId="5543E757" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00EA53E8">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">0,000 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35CCCEBC" w14:textId="41933946" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Marsh/Buttner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69411FAA" w14:textId="77777777" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -7767,100 +8430,100 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini Split, Propane </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>fire place</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>, 70” TV, cameras</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00023DFE" w14:paraId="547ECF8E" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00023DFE" w14:paraId="547ECF8E" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="347B0F51" w14:textId="5FF81E06" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70075FB4" w14:textId="30BD9EA5" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$10,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65EF6EF4" w14:textId="24DB8646" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mounger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D807C81" w14:textId="22B2B5CF" w:rsidR="00023DFE" w:rsidRDefault="00023DFE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
@@ -7894,100 +8557,100 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lot plus shed &amp; golf cart</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ECCC593" w14:textId="77777777" w:rsidR="006B652C" w:rsidRDefault="006B652C" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35352FFD" w14:textId="246BE578" w:rsidR="006B652C" w:rsidRDefault="006B652C" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE2E98" w14:paraId="070A1735" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00DE2E98" w14:paraId="070A1735" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F786D9" w14:textId="74FC531E" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CFCFC0A" w14:textId="2D4C7A4C" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$10,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="505DD0DE" w14:textId="47E83C66" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Dabney</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A22A832" w14:textId="71FC5AF8" w:rsidR="00DE2E98" w:rsidRDefault="00DE2E98" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
@@ -8012,100 +8675,100 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Beautiful corner lot already paved with blue gravel (will blow off free!!)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E9B4DF2" w14:textId="1348452A" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="550448B4" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="550448B4" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
-          <w:trHeight w:val="897"/>
+          <w:trHeight w:val="87"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43160ED9" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4044677C" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$31,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B42D2EC" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lansdown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DA25729" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -8286,272 +8949,287 @@
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Trailer sleeps 6; is on a level, graveled lot which includes a structured side room and a livable den with lots of plexiglass windows,</w:t>
             </w:r>
             <w:r w:rsidR="00F224A9">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>electricity/AC.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2014B22E" w14:textId="05FAA55D" w:rsidR="00A708CB" w:rsidRDefault="00A708CB" w:rsidP="0089637D">
-[...1 lines deleted...]
-              <w:pStyle w:val="TableParagraph"/>
+          <w:p w14:paraId="2014B22E" w14:textId="58C7A61B" w:rsidR="00D00757" w:rsidRDefault="00D00757" w:rsidP="00D00757">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1005"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F1763E" w14:paraId="31F9F01D" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00F1763E" w14:paraId="31F9F01D" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
-          <w:trHeight w:val="897"/>
+          <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B3830DE" w14:textId="0D6093BE" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65B796CD" w14:textId="26BD10C0" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="001D730B">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="001D730B">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F2134E0" w14:textId="268D1CA9" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Witham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47F65FA0" w14:textId="560481D7" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>757-756-0603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51BF4654" w14:textId="70C4F04A" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="0089637D">
+          <w:p w14:paraId="51BF4654" w14:textId="61BB04A4" w:rsidR="00F1763E" w:rsidRDefault="00F1763E" w:rsidP="0089637D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>40x70 Gravel</w:t>
+              <w:t>40x70 Grav</w:t>
+            </w:r>
+            <w:r w:rsidR="00B16DFA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>l</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B114D" w14:paraId="10443ABE" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="000B114D" w14:paraId="10443ABE" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667F8CA9" w14:textId="1BA0032C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15/116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46441E5D" w14:textId="7B842A1C" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00BC4024">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E4DB000" w14:textId="2C75CB79" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nicholson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4565BE26" w14:textId="6F422F57" w:rsidR="000B114D" w:rsidRDefault="000B114D" w:rsidP="00C90ABA">
             <w:pPr>
@@ -8600,767 +9278,771 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Very Large Wooded Lot, Graveled. </w:t>
             </w:r>
             <w:r w:rsidR="00BC4024">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Dues paid until Nov. Leave text!! </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3CA2F3" w14:textId="6E8C62D5" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00F224A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009312A8" w14:paraId="46743C4A" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="009312A8" w14:paraId="46743C4A" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="384F5495" w14:textId="090110BB" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>15/259</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="566C9904" w14:textId="629393F9" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00F1763E">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F3713D5" w14:textId="7B2A69A7" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Siddique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F00A301" w14:textId="08ED94B8" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>703-598-3617</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="767A21EB" w14:textId="7D206F79" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00F224A9">
+          <w:p w14:paraId="13E1A15B" w14:textId="77777777" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00F224A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Trailer with a spacious extended deck, a cozy porch nook, two storage sheds, and a stunning waterfront view.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2F1E568B" w14:textId="77777777" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="767A21EB" w14:textId="7D206F79" w:rsidR="00B16DFA" w:rsidRDefault="00B16DFA" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B866AD" w14:paraId="655BE113" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00B866AD" w14:paraId="655BE113" w14:textId="77777777" w:rsidTr="00804E84">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025F295B" w14:textId="71E361F0" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA5F10">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C2485A" w14:textId="21B6A552" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="105"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>$65,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135E5255" w14:textId="6CF035E2" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Burke</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2027" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="248942C0" w14:textId="2E04C06C" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>410-598-1720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6841F654" w14:textId="77777777" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Well-maintained 2011 Winnebago Sightseer on a desirable corner wooded lot. Features 2 slide-outs, king bed, adult bunks, and a queen sleeper sofa with air mattress. The gravel lot includes a spacious deck and is located just steps from a year-round bathhouse. The RV is protected by a professionally installed carport and is road-ready for your next adventure. Dues paid in full</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D2783F" w14:textId="3C25E9B3" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00F224A9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F708D5" w14:paraId="3050CE95" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="025F295B" w14:textId="71E361F0" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17715850" w14:textId="5B27AE10" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>15/2</w:t>
-[...21 lines deleted...]
-          <w:p w14:paraId="17C2485A" w14:textId="21B6A552" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+              <w:t>16/63 &amp; 64</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7255A2B1" w14:textId="3AF45472" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$65,000</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="135E5255" w14:textId="6CF035E2" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+              <w:t>$20,000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4F51E4" w14:textId="64455104" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Burke</w:t>
+              <w:t>Denne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="248942C0" w14:textId="2E04C06C" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00C90ABA">
+          <w:p w14:paraId="30057FC1" w14:textId="49C564C0" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>410-598-1720</w:t>
+              <w:t>410-627-5967</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6841F654" w14:textId="77777777" w:rsidR="00B866AD" w:rsidRDefault="00B866AD" w:rsidP="00F224A9">
+          <w:p w14:paraId="5E02E67A" w14:textId="4CB94CC6" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00F224A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Well-maintained 2011 Winnebago Sightseer on a desirable corner wooded lot. Features 2 slide-outs, king bed, adult bunks, and a queen sleeper sofa with air mattress. The gravel lot includes a spacious deck and is located just steps from a year-round bathhouse. The RV is protected by a professionally installed carport and is road-ready for your next adventure. Dues paid in full</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>2 xl lots with a large shed</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F708D5" w14:paraId="3050CE95" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="001E72F8" w14:paraId="7B6F4D5C" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="824"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17715850" w14:textId="5B27AE10" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DE0F04" w14:textId="5E4D71D7" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>16/63 &amp; 64</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="7255A2B1" w14:textId="3AF45472" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
+              <w:t>17/12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F2CFAA" w14:textId="3067C6D6" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$20,000</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5A4F51E4" w14:textId="64455104" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
+              <w:t>$3,500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1583F9" w14:textId="582EAE8F" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Denne</w:t>
+              <w:t>Baxter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30057FC1" w14:textId="49C564C0" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00C90ABA">
+          <w:p w14:paraId="2774D1C8" w14:textId="3A857190" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>410-627-5967</w:t>
+              <w:t>202-422-5531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E02E67A" w14:textId="4CB94CC6" w:rsidR="00F708D5" w:rsidRDefault="00F708D5" w:rsidP="00F224A9">
+          <w:p w14:paraId="47A0B5E8" w14:textId="132CAE8E" w:rsidR="001E72F8" w:rsidRDefault="001E72F8" w:rsidP="00F224A9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2 xl lots with a large shed</w:t>
+              <w:t>Cleared with shed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E72F8" w14:paraId="7B6F4D5C" w14:textId="77777777" w:rsidTr="00F708D5">
-[...115 lines deleted...]
-      <w:tr w:rsidR="00C90ABA" w14:paraId="1C1D77FD" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00A54DA6" w14:paraId="5349AB44" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="0460FF1B" w14:textId="6721BAB0" w:rsidR="00C90ABA" w:rsidRDefault="00A708CB" w:rsidP="00C90ABA">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426C4937" w14:textId="21E49B13" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>17/ 196 &amp; 197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F41982C" w14:textId="2D46A753" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...41 lines deleted...]
-              <w:t>Powell</w:t>
+              <w:t>$24,000 OBO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1303" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2277BDFB" w14:textId="53288A24" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Yanick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6932C424" w14:textId="3FB0A5B4" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+          <w:p w14:paraId="66C01289" w14:textId="50125B85" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>H 202-561-6254</w:t>
-[...16 lines deleted...]
-              <w:t>C 202-306-0418</w:t>
+              <w:t>540-621-3324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74C3CD31" w14:textId="65FDAFA7" w:rsidR="00A708CB" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+          <w:p w14:paraId="079B6B60" w14:textId="77777777" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">42’ Trailer 2 Bedroom, 2 bathrooms, 2023/24 new roofing and remodeled inside, screen-in porch, pull-out sofa </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="25572B1B" w14:textId="130D9F0C" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
+              <w:t xml:space="preserve">Close to comfort station, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Directly</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> off Paved Road, Large Cleared and Stoned level Corner lot, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Both</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lots leveled and Camper Ready </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7193EF21" w14:textId="10901412" w:rsidR="00A54DA6" w:rsidRDefault="00A54DA6" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005237F5" w14:paraId="533AD276" w14:textId="77777777" w:rsidTr="00165018">
+      <w:tr w:rsidR="005237F5" w14:paraId="533AD276" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14D63C94" w14:textId="6D35E0EA" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>17/231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79DEBABA" w14:textId="2D5F898C" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$10,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70AE5DEA" w14:textId="0E9C0645" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Cooper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C55CD05" w14:textId="582FB38A" w:rsidR="005237F5" w:rsidRDefault="005237F5" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -9387,101 +10069,100 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Very nice property with the trailer 18ft 2010 trailer in very good condition lot close to the front area</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32A73220" w14:textId="0F738532" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB68CF" w14:paraId="78DB5E29" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00FB68CF" w14:paraId="78DB5E29" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7315435F" w14:textId="25685D5F" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>17/232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11C68F39" w14:textId="1D2E792B" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$6,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09712CFE" w14:textId="7ADBDF88" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Simanek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55D7B0FD" w14:textId="147E7169" w:rsidR="00FB68CF" w:rsidRDefault="00FB68CF" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -9523,100 +10204,100 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Contact Pete 240-447-2311</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EADB3E6" w14:textId="683572A9" w:rsidR="009312A8" w:rsidRDefault="009312A8" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="4637B7BE" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="4637B7BE" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="87"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E097D2F" w14:textId="5F51B342" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>17/293</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D1455A2" w14:textId="79A95E98" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$15,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6025EE5C" w14:textId="0DC71FFD" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Midkiff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A361657" w14:textId="57DBE24F" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -9691,124 +10372,124 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> cover &amp; shed  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7803D60D" w14:textId="699C72E4" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="0089637D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="14598E9A" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="14598E9A" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04F6A2A4" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>18/11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04CA16F1" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$26,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57DED937" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Viveros</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B3FFFA1" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
@@ -10189,98 +10870,98 @@
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$11,000.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56945A50" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="187" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C90ABA" w14:paraId="65102A01" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00C90ABA" w14:paraId="65102A01" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78753FFB" w14:textId="215EE1FA" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>18/95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45246809" w14:textId="600008FD" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$39,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20B7F1D2" w14:textId="2FC11829" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Brown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15685C9D" w14:textId="77777777" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -10312,115 +10993,115 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">14’x34’ Remodel New Carpet, Counters new hot water heater new paint 4 bunk beds, 1 King Size Room, Large bathroom </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5675176A" w14:textId="56A0E30E" w:rsidR="00C90ABA" w:rsidRDefault="00C90ABA" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000356AE" w14:paraId="2F03FCEC" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="000356AE" w14:paraId="2F03FCEC" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="1977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD2AA6E" w14:textId="199DC9F7" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>18/145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B93F2E4" w14:textId="4DD27141" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">$17,000 Lot </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE135D8" w14:textId="5C68816C" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$52,000 Trailer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20DB9149" w14:textId="42647E07" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hodges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22617410" w14:textId="356C30E1" w:rsidR="000356AE" w:rsidRDefault="000356AE" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -10503,98 +11184,98 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>upstair</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> loft sleeps 5, Ambient accent lighting, real wood cabinets, safety back up and security camera   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FAE5BCA" w14:textId="6E6AD56C" w:rsidR="00783A34" w:rsidRDefault="00783A34" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00896585" w14:paraId="61EC8C1F" w14:textId="77777777" w:rsidTr="00F708D5">
+      <w:tr w:rsidR="00896585" w14:paraId="61EC8C1F" w14:textId="77777777" w:rsidTr="00804E84">
         <w:trPr>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1642652B" w14:textId="0A612BA2" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>18/323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C2FCDEF" w14:textId="4690B6CD" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>$18,000 OBO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1663" w:type="dxa"/>
+            <w:tcW w:w="1303" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20FC085B" w14:textId="1BF10759" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Curnutt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2027" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D4309DD" w14:textId="77777777" w:rsidR="00896585" w:rsidRDefault="00896585" w:rsidP="00C90ABA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -10734,381 +11415,424 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804A4E"/>
     <w:rsid w:val="00001950"/>
+    <w:rsid w:val="00015B9E"/>
     <w:rsid w:val="000177EC"/>
     <w:rsid w:val="00022145"/>
     <w:rsid w:val="00023DFE"/>
     <w:rsid w:val="00026857"/>
     <w:rsid w:val="000356AE"/>
+    <w:rsid w:val="000558A0"/>
     <w:rsid w:val="00062593"/>
     <w:rsid w:val="0006754A"/>
     <w:rsid w:val="000758E2"/>
+    <w:rsid w:val="00095E1D"/>
     <w:rsid w:val="000A1845"/>
     <w:rsid w:val="000A797E"/>
     <w:rsid w:val="000B114D"/>
     <w:rsid w:val="000C267A"/>
     <w:rsid w:val="000E02CB"/>
     <w:rsid w:val="000E055D"/>
     <w:rsid w:val="000E14CC"/>
     <w:rsid w:val="000E44DC"/>
     <w:rsid w:val="000F1A28"/>
     <w:rsid w:val="000F6E1D"/>
     <w:rsid w:val="001020D6"/>
     <w:rsid w:val="0012155B"/>
     <w:rsid w:val="00130D70"/>
     <w:rsid w:val="00132524"/>
     <w:rsid w:val="001364E2"/>
     <w:rsid w:val="00147272"/>
     <w:rsid w:val="001475C8"/>
     <w:rsid w:val="00147C23"/>
     <w:rsid w:val="00165018"/>
     <w:rsid w:val="001663D4"/>
     <w:rsid w:val="00177A09"/>
     <w:rsid w:val="0018577F"/>
     <w:rsid w:val="0019527F"/>
     <w:rsid w:val="001C478E"/>
     <w:rsid w:val="001D1A2D"/>
     <w:rsid w:val="001D1D0E"/>
     <w:rsid w:val="001D4412"/>
     <w:rsid w:val="001D51DA"/>
     <w:rsid w:val="001D730B"/>
     <w:rsid w:val="001E2A13"/>
     <w:rsid w:val="001E36A4"/>
     <w:rsid w:val="001E72F8"/>
     <w:rsid w:val="002136B6"/>
     <w:rsid w:val="0021505C"/>
     <w:rsid w:val="00221786"/>
     <w:rsid w:val="00233981"/>
     <w:rsid w:val="00241E16"/>
     <w:rsid w:val="00261950"/>
     <w:rsid w:val="00262D00"/>
     <w:rsid w:val="00272F5E"/>
     <w:rsid w:val="002736FC"/>
     <w:rsid w:val="002756AD"/>
+    <w:rsid w:val="0027640E"/>
     <w:rsid w:val="00281579"/>
     <w:rsid w:val="00285884"/>
+    <w:rsid w:val="002969F1"/>
     <w:rsid w:val="002A5967"/>
     <w:rsid w:val="002C10C4"/>
     <w:rsid w:val="002D0338"/>
     <w:rsid w:val="002D0ADC"/>
     <w:rsid w:val="002D62FD"/>
     <w:rsid w:val="002D7C0D"/>
     <w:rsid w:val="002E0EF6"/>
     <w:rsid w:val="002E1AFE"/>
     <w:rsid w:val="002E3868"/>
     <w:rsid w:val="00314459"/>
+    <w:rsid w:val="0031487D"/>
     <w:rsid w:val="00314D59"/>
     <w:rsid w:val="00314EAB"/>
+    <w:rsid w:val="0031681F"/>
     <w:rsid w:val="00320EB2"/>
     <w:rsid w:val="00343479"/>
     <w:rsid w:val="00357DE0"/>
     <w:rsid w:val="00365C6D"/>
     <w:rsid w:val="00377CD0"/>
     <w:rsid w:val="003860FC"/>
     <w:rsid w:val="003A2DAD"/>
     <w:rsid w:val="003A3F52"/>
     <w:rsid w:val="003A72F2"/>
     <w:rsid w:val="003B29FB"/>
     <w:rsid w:val="003D3FE6"/>
     <w:rsid w:val="003F16AA"/>
     <w:rsid w:val="00416310"/>
     <w:rsid w:val="00417D66"/>
+    <w:rsid w:val="0043110F"/>
     <w:rsid w:val="00436269"/>
     <w:rsid w:val="00443F9C"/>
     <w:rsid w:val="00450872"/>
     <w:rsid w:val="004728D3"/>
     <w:rsid w:val="0049407A"/>
     <w:rsid w:val="00496D66"/>
     <w:rsid w:val="004A3027"/>
     <w:rsid w:val="004A4780"/>
+    <w:rsid w:val="004A6E81"/>
     <w:rsid w:val="004A76C0"/>
     <w:rsid w:val="004D1117"/>
     <w:rsid w:val="004D630C"/>
     <w:rsid w:val="00504054"/>
     <w:rsid w:val="005052F6"/>
     <w:rsid w:val="00505D6A"/>
     <w:rsid w:val="005237F5"/>
     <w:rsid w:val="005246F2"/>
     <w:rsid w:val="00526D58"/>
+    <w:rsid w:val="00527049"/>
     <w:rsid w:val="00533D5F"/>
     <w:rsid w:val="0054454E"/>
+    <w:rsid w:val="00557CE3"/>
     <w:rsid w:val="00560DE6"/>
     <w:rsid w:val="00586193"/>
+    <w:rsid w:val="00592214"/>
     <w:rsid w:val="00597A27"/>
     <w:rsid w:val="005A09F9"/>
+    <w:rsid w:val="005B39CC"/>
     <w:rsid w:val="005C66E2"/>
     <w:rsid w:val="00605401"/>
     <w:rsid w:val="00605D3D"/>
     <w:rsid w:val="00611748"/>
     <w:rsid w:val="00611A10"/>
     <w:rsid w:val="006168E5"/>
     <w:rsid w:val="006266FA"/>
     <w:rsid w:val="00630A10"/>
     <w:rsid w:val="006534AC"/>
     <w:rsid w:val="006666B7"/>
     <w:rsid w:val="00684686"/>
     <w:rsid w:val="00685F21"/>
     <w:rsid w:val="00686C36"/>
     <w:rsid w:val="00691972"/>
     <w:rsid w:val="00692A8E"/>
     <w:rsid w:val="006A11A4"/>
+    <w:rsid w:val="006B6442"/>
     <w:rsid w:val="006B652C"/>
     <w:rsid w:val="006C5FD8"/>
     <w:rsid w:val="006C7DDD"/>
     <w:rsid w:val="006D4881"/>
     <w:rsid w:val="006E1954"/>
     <w:rsid w:val="006F61B5"/>
     <w:rsid w:val="007047E8"/>
     <w:rsid w:val="007207EE"/>
     <w:rsid w:val="00733023"/>
     <w:rsid w:val="00734DF9"/>
     <w:rsid w:val="00735B3E"/>
     <w:rsid w:val="0075282A"/>
     <w:rsid w:val="0075381F"/>
+    <w:rsid w:val="007821D2"/>
     <w:rsid w:val="00783A34"/>
+    <w:rsid w:val="00787BF2"/>
     <w:rsid w:val="007924B9"/>
     <w:rsid w:val="00796C1F"/>
     <w:rsid w:val="007A21B7"/>
     <w:rsid w:val="007A332F"/>
     <w:rsid w:val="007C0A96"/>
     <w:rsid w:val="007D012F"/>
     <w:rsid w:val="007D5444"/>
     <w:rsid w:val="007E4608"/>
     <w:rsid w:val="007F215B"/>
     <w:rsid w:val="007F3CF5"/>
     <w:rsid w:val="007F606D"/>
     <w:rsid w:val="00800A14"/>
     <w:rsid w:val="00800B9D"/>
     <w:rsid w:val="0080444A"/>
     <w:rsid w:val="00804A4E"/>
+    <w:rsid w:val="00804E84"/>
+    <w:rsid w:val="008058AB"/>
+    <w:rsid w:val="0081539C"/>
     <w:rsid w:val="0082251A"/>
     <w:rsid w:val="0083101B"/>
     <w:rsid w:val="008338D3"/>
     <w:rsid w:val="00840944"/>
     <w:rsid w:val="00841536"/>
     <w:rsid w:val="008429D5"/>
     <w:rsid w:val="008465A7"/>
     <w:rsid w:val="00855F70"/>
     <w:rsid w:val="008571E5"/>
     <w:rsid w:val="0087347A"/>
     <w:rsid w:val="0088566B"/>
+    <w:rsid w:val="0088639A"/>
     <w:rsid w:val="0089392D"/>
     <w:rsid w:val="0089637D"/>
     <w:rsid w:val="00896585"/>
+    <w:rsid w:val="008A1367"/>
     <w:rsid w:val="008A2E3B"/>
     <w:rsid w:val="008C248C"/>
+    <w:rsid w:val="008E0B3B"/>
     <w:rsid w:val="008E1376"/>
+    <w:rsid w:val="008E3523"/>
     <w:rsid w:val="008E406C"/>
     <w:rsid w:val="008F594A"/>
     <w:rsid w:val="009109C7"/>
     <w:rsid w:val="009262E4"/>
     <w:rsid w:val="009277E1"/>
     <w:rsid w:val="009312A8"/>
     <w:rsid w:val="00933048"/>
     <w:rsid w:val="009345F2"/>
     <w:rsid w:val="00934713"/>
     <w:rsid w:val="00941A59"/>
     <w:rsid w:val="009467EF"/>
     <w:rsid w:val="00966E57"/>
     <w:rsid w:val="0097516B"/>
     <w:rsid w:val="00990181"/>
     <w:rsid w:val="009919F1"/>
     <w:rsid w:val="00992A28"/>
     <w:rsid w:val="009A1C9F"/>
     <w:rsid w:val="009A1D7C"/>
     <w:rsid w:val="009A2D8B"/>
     <w:rsid w:val="009A3152"/>
     <w:rsid w:val="009A38D9"/>
     <w:rsid w:val="009A39AC"/>
     <w:rsid w:val="009A6ACA"/>
+    <w:rsid w:val="009B622E"/>
     <w:rsid w:val="009C600E"/>
     <w:rsid w:val="009C7F45"/>
     <w:rsid w:val="009D093E"/>
     <w:rsid w:val="009E592F"/>
     <w:rsid w:val="00A00BDF"/>
+    <w:rsid w:val="00A21763"/>
     <w:rsid w:val="00A2200A"/>
     <w:rsid w:val="00A276E4"/>
     <w:rsid w:val="00A32F50"/>
     <w:rsid w:val="00A461CD"/>
+    <w:rsid w:val="00A54DA6"/>
     <w:rsid w:val="00A56282"/>
     <w:rsid w:val="00A708CB"/>
+    <w:rsid w:val="00A7727F"/>
     <w:rsid w:val="00A85EC0"/>
+    <w:rsid w:val="00A85F71"/>
     <w:rsid w:val="00A94194"/>
     <w:rsid w:val="00AB479E"/>
     <w:rsid w:val="00AC0166"/>
     <w:rsid w:val="00AC03E0"/>
     <w:rsid w:val="00AC4CCF"/>
     <w:rsid w:val="00AD4380"/>
     <w:rsid w:val="00AE066A"/>
+    <w:rsid w:val="00AE0F14"/>
     <w:rsid w:val="00AE69DD"/>
     <w:rsid w:val="00AF725F"/>
     <w:rsid w:val="00B053D1"/>
+    <w:rsid w:val="00B16DFA"/>
     <w:rsid w:val="00B26ECD"/>
     <w:rsid w:val="00B34B2A"/>
     <w:rsid w:val="00B75D81"/>
     <w:rsid w:val="00B866AD"/>
     <w:rsid w:val="00B87CF7"/>
     <w:rsid w:val="00B91687"/>
     <w:rsid w:val="00B91938"/>
     <w:rsid w:val="00B92E8A"/>
     <w:rsid w:val="00B9566A"/>
     <w:rsid w:val="00B96018"/>
     <w:rsid w:val="00BA37AA"/>
     <w:rsid w:val="00BB1ACC"/>
     <w:rsid w:val="00BC4024"/>
     <w:rsid w:val="00BC6951"/>
     <w:rsid w:val="00BD63AF"/>
     <w:rsid w:val="00BE408C"/>
     <w:rsid w:val="00BE5D40"/>
     <w:rsid w:val="00BF05BD"/>
     <w:rsid w:val="00C057CC"/>
+    <w:rsid w:val="00C06035"/>
     <w:rsid w:val="00C073ED"/>
     <w:rsid w:val="00C078E8"/>
     <w:rsid w:val="00C237BD"/>
     <w:rsid w:val="00C241A6"/>
     <w:rsid w:val="00C27DBD"/>
     <w:rsid w:val="00C421C5"/>
     <w:rsid w:val="00C511FF"/>
     <w:rsid w:val="00C559BD"/>
+    <w:rsid w:val="00C57247"/>
     <w:rsid w:val="00C80B9F"/>
     <w:rsid w:val="00C90ABA"/>
     <w:rsid w:val="00C9746B"/>
     <w:rsid w:val="00CA12D0"/>
     <w:rsid w:val="00CA4F28"/>
+    <w:rsid w:val="00CA65E7"/>
+    <w:rsid w:val="00CC1BAC"/>
     <w:rsid w:val="00CC3D4C"/>
     <w:rsid w:val="00CC62A3"/>
     <w:rsid w:val="00CD162D"/>
+    <w:rsid w:val="00CD1CF2"/>
     <w:rsid w:val="00CD506E"/>
     <w:rsid w:val="00CD55B2"/>
     <w:rsid w:val="00CE4A38"/>
     <w:rsid w:val="00CE4B3E"/>
     <w:rsid w:val="00CF5652"/>
     <w:rsid w:val="00CF696A"/>
+    <w:rsid w:val="00D00757"/>
     <w:rsid w:val="00D06CAA"/>
     <w:rsid w:val="00D06EF0"/>
     <w:rsid w:val="00D10371"/>
     <w:rsid w:val="00D105F4"/>
     <w:rsid w:val="00D11E90"/>
     <w:rsid w:val="00D17CB1"/>
     <w:rsid w:val="00D24740"/>
     <w:rsid w:val="00D32806"/>
     <w:rsid w:val="00D41652"/>
     <w:rsid w:val="00D41DEB"/>
     <w:rsid w:val="00D4794C"/>
     <w:rsid w:val="00D47B76"/>
     <w:rsid w:val="00D5236E"/>
     <w:rsid w:val="00D54235"/>
     <w:rsid w:val="00D56B25"/>
     <w:rsid w:val="00D63771"/>
     <w:rsid w:val="00D66AE3"/>
     <w:rsid w:val="00D67DAD"/>
     <w:rsid w:val="00D7139E"/>
+    <w:rsid w:val="00D85DFC"/>
     <w:rsid w:val="00D94A7B"/>
     <w:rsid w:val="00DB147B"/>
     <w:rsid w:val="00DD5743"/>
     <w:rsid w:val="00DD6BD6"/>
     <w:rsid w:val="00DE0A7F"/>
     <w:rsid w:val="00DE2E98"/>
     <w:rsid w:val="00DE4093"/>
     <w:rsid w:val="00DE6D21"/>
     <w:rsid w:val="00DE774C"/>
     <w:rsid w:val="00DF4A73"/>
+    <w:rsid w:val="00E07512"/>
     <w:rsid w:val="00E105FC"/>
     <w:rsid w:val="00E109FA"/>
     <w:rsid w:val="00E115C1"/>
     <w:rsid w:val="00E11B52"/>
     <w:rsid w:val="00E14076"/>
     <w:rsid w:val="00E32B84"/>
     <w:rsid w:val="00E33C09"/>
     <w:rsid w:val="00E46532"/>
     <w:rsid w:val="00E46D34"/>
     <w:rsid w:val="00E523D7"/>
     <w:rsid w:val="00E56769"/>
     <w:rsid w:val="00E713D6"/>
     <w:rsid w:val="00E72525"/>
     <w:rsid w:val="00E73C51"/>
     <w:rsid w:val="00E742BF"/>
     <w:rsid w:val="00E836C8"/>
     <w:rsid w:val="00EA1483"/>
     <w:rsid w:val="00EA52C7"/>
     <w:rsid w:val="00EA53E8"/>
     <w:rsid w:val="00EA5F10"/>
     <w:rsid w:val="00EA6901"/>
     <w:rsid w:val="00EB0ABA"/>
+    <w:rsid w:val="00EC00C3"/>
     <w:rsid w:val="00ED0B4F"/>
     <w:rsid w:val="00ED1701"/>
     <w:rsid w:val="00ED57EF"/>
     <w:rsid w:val="00ED72DA"/>
     <w:rsid w:val="00EE08D3"/>
     <w:rsid w:val="00EE6A01"/>
     <w:rsid w:val="00EF12FB"/>
     <w:rsid w:val="00F01831"/>
     <w:rsid w:val="00F1013D"/>
+    <w:rsid w:val="00F14A21"/>
     <w:rsid w:val="00F170B0"/>
     <w:rsid w:val="00F174A5"/>
     <w:rsid w:val="00F1763E"/>
     <w:rsid w:val="00F20E70"/>
     <w:rsid w:val="00F224A9"/>
     <w:rsid w:val="00F265EA"/>
     <w:rsid w:val="00F3560D"/>
     <w:rsid w:val="00F43787"/>
     <w:rsid w:val="00F46CBE"/>
+    <w:rsid w:val="00F66FE0"/>
     <w:rsid w:val="00F708D5"/>
+    <w:rsid w:val="00F72546"/>
     <w:rsid w:val="00F76A3F"/>
     <w:rsid w:val="00F8294C"/>
     <w:rsid w:val="00F86223"/>
     <w:rsid w:val="00F87A5C"/>
     <w:rsid w:val="00FA60D5"/>
     <w:rsid w:val="00FB68CF"/>
     <w:rsid w:val="00FB7502"/>
     <w:rsid w:val="00FC208E"/>
     <w:rsid w:val="00FC42E4"/>
     <w:rsid w:val="00FC4565"/>
     <w:rsid w:val="00FD06FA"/>
     <w:rsid w:val="00FD6875"/>
+    <w:rsid w:val="00FE20F8"/>
     <w:rsid w:val="00FE45FE"/>
     <w:rsid w:val="00FE5F74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -11605,51 +12329,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005246F2"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:3399jon@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EAugust12@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11896,75 +12620,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2030</Words>
-  <Characters>11576</Characters>
+  <Words>2039</Words>
+  <Characters>11626</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>96</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13579</CharactersWithSpaces>
+  <CharactersWithSpaces>13638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Sarah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-09-17T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>